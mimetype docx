--- v0 (2026-05-05)
+++ v1 (2026-10-11)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -101,102 +100,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(faktinės gyvenamosios vietos adresas)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tel. ____________________________           el. paštas ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="259" w:before="98" w:after="0"/>
-        <w:ind w:left="102" w:right="5675"/>
+        <w:ind w:start="102" w:end="5675"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="259" w:before="98" w:after="0"/>
-        <w:ind w:left="102" w:right="5675"/>
+        <w:ind w:start="102" w:end="5675"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="259" w:before="98" w:after="0"/>
-        <w:ind w:left="102" w:right="5675"/>
-[...10 lines deleted...]
-        <w:ind w:left="102" w:right="5675"/>
+        <w:ind w:start="102" w:end="5675"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Dusetų Kazimiero Būgos gimnazijos Direktoriui</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -213,51 +218,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="205" w:after="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>PRAŠYMAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:ind w:left="16"/>
+        <w:ind w:start="16"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>DĖL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>PRIĖMIMO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>Į</w:t>
@@ -295,217 +300,212 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="41"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="41"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="669" w:leader="none"/>
           <w:tab w:val="left" w:pos="3676" w:leader="none"/>
         </w:tabs>
-        <w:ind w:left="14"/>
+        <w:ind w:start="14"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>202</w:t>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>m.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>d.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:after="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="16"/>
+        <w:ind w:start="16"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Dusetos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="9326" w:leader="none"/>
         </w:tabs>
-        <w:ind w:left="102"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="102"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Prašau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>priimti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>mano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>sūnų/dukrą/globotinį</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="exact" w:line="183" w:before="3" w:after="0"/>
-[...2 lines deleted...]
-          <w:i/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="3" w:after="0"/>
+        <w:ind w:start="6007"/>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(vaiko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>vardas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>,pavardė, klasė)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:firstLine="60" w:left="102"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:firstLine="60" w:start="102"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>į</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>Dusetų Kazimiero Būgos gimnazijos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -537,147 +537,125 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>„Sveika, vasara“,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>kuri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t>vyks 202</w:t>
-[...29 lines deleted...]
-        <w:spacing w:before="10" w:after="0"/>
+        <w:t>vyks 2026 m. birželio 8-12 dienomis ( darbo dienomis) Dusetų Kazimiero Būgos gimnazijoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="102"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="102"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>Sutinku/nesutinku ( reikiamą pabraukti) kad</w:t>
+        <w:t>Sutinku/nesutinku (reikiamą pabraukti) kad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>stovyklos metu būtų fotografuojama, filmuojama, o nuotraukos ar vaizdinė medžiaga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>būtų</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>viešinama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>organizatorių.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="102"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="102"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Patvirtinu, kad mano vaikas neturi jokių negalavimų, dėl kurių būtina informuoti stovyklos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>organizatorius.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -715,628 +693,542 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>būtina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>atkreipti dėmesį:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9826" w:leader="none"/>
+        </w:tabs>
         <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2" wp14:anchorId="2A652C30">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2A652C30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>172085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6096000" cy="1270"/>
                 <wp:effectExtent l="0" t="3175" r="0" b="1905"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1" name="Freeform 5"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6095880" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="textAreaLeft" fmla="*/ 0 w 3456000"/>
-                            <a:gd name="textAreaRight" fmla="*/ 3456720 w 3456000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3457080 w 3456000"/>
                             <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
-                            <a:gd name="textAreaBottom" fmla="*/ 1440 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 2160 h 720"/>
                           </a:gdLst>
                           <a:ahLst/>
+                          <a:cxnLst/>
                           <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="9600" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="9600" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="6480">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3" wp14:anchorId="065CE856">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="065CE856">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>347345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6096000" cy="1270"/>
                 <wp:effectExtent l="0" t="3175" r="0" b="1905"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="2" name="Freeform 4"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6095880" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="textAreaLeft" fmla="*/ 0 w 3456000"/>
-                            <a:gd name="textAreaRight" fmla="*/ 3456720 w 3456000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3457080 w 3456000"/>
                             <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
-                            <a:gd name="textAreaBottom" fmla="*/ 1440 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 2160 h 720"/>
                           </a:gdLst>
                           <a:ahLst/>
+                          <a:cxnLst/>
                           <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="9600" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="9600" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
                         <a:ln w="6480">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...267 lines deleted...]
-        </mc:AlternateContent>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="left" w:pos="7980" w:leader="none"/>
+          <w:tab w:val="right" w:pos="9826" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="151" w:after="0"/>
-[...4 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:before="9" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9826" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="9" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="exact" w:line="248"/>
+        <w:ind w:start="102"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="exact" w:line="248"/>
+        <w:ind w:start="102"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prisiimu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>atsakomybę</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>už aukščiau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>pateiktą</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>informaciją.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(data)</w:t>
         <w:tab/>
-        <w:t>(parašas)</w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t>(v. pavardė, parašas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7" w:after="0"/>
         <w:rPr>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="exact" w:line="275"/>
-        <w:ind w:left="102"/>
+        <w:ind w:start="102"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1600" w:right="480" w:gutter="0" w:header="0" w:top="1580" w:footer="0" w:bottom="280"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="ba"/>
+    <w:charset w:val="ba" w:characterSet="windows-1257"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="ba"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="ba"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="ba"/>
-[...1 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="396"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:themeFontLang w:val="en-GB" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
@@ -1706,138 +1598,150 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat">
+  <w:style w:type="paragraph" w:styleId="Antrat" w:customStyle="1">
     <w:name w:val="Antraštė"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodykl">
+  <w:style w:type="paragraph" w:styleId="Rodykl" w:customStyle="1">
     <w:name w:val="Rodyklė"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodykluser" w:customStyle="1">
+    <w:name w:val="Rodyklė (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="1" w:after="0"/>
-      <w:ind w:left="15"/>
+      <w:ind w:start="15"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
@@ -1871,78 +1775,78 @@
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1f497d"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="eeece1"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4f81bd"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="c0504d"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9bbb59"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064a2"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4bacc6"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="f79646"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ff"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
@@ -2040,64 +1944,64 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.0.3$Windows_X86_64 LibreOffice_project/69edd8b8ebc41d00b4de3915dc82f8f0fc3b6265</Application>
+  <Application>LibreOffice/26.2.1.2$Windows_X86_64 LibreOffice_project/620$Build-2</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>177</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>1184</CharactersWithSpaces>
+  <Words>805</Words>
+  <Characters>460</Characters>
+  <CharactersWithSpaces>1263</CharactersWithSpaces>
   <Paragraphs>2</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Vartotojas</dc:creator>
   <dc:description/>
   <dc:language>lt-LT</dc:language>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-05-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-05-31T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>